--- v0 (2026-04-13)
+++ v1 (2026-06-20)
@@ -72,51 +72,51 @@
   <si>
     <t>Autorizo o Chefe do Poder Executivo Municipal a Abrir Credito Adicional Especial com inclusão de fonte de recursos através de Superávit Financeiro no Orçamento Geral do Município e dá outras providências. Valor R$ 181.214,42.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 33 de 2026</t>
   </si>
   <si>
     <t>Autorizo o Chefe do Poder Executivo Municipal a Abrir Credito Adicional Especial com inclusão de fonte de recursos através de excesso de arrecadação no Orçamento Geral do Município e dá outras providências. Valor R$ 31.979,02.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 34 de 2026</t>
   </si>
   <si>
     <t>Autorizo o Chefe do Poder Executivo Municipal a Abrir Credito Adicional Especial com inclusão de fonte de recursos através de excesso de arrecadação no Orçamento Geral do Município e dá outras providências. Valor R$ 1.554.339,88</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 35 de 2026</t>
   </si>
   <si>
     <t>Autorizo o Chefe do Poder Executivo Municipal a Abrir Credito Adicional Especial com inclusão de fonte de recursos através de excesso de arrecadação no Orçamento Geral do Município e dá outras providências. Valor R$ 300.000,00</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 38 de 2026</t>
   </si>
   <si>
-    <t>Dispõe sobre o alinhamento e a retirada de fios em desuso e desordeandos existentes nos postes que sustentam redes de energia elétrica, telefonia, televisão a cabo, internet e correlatos no Município de Mamborê e dá outras providências.</t>
+    <t>Dispõe sobre o alinhamento e a retirada de fios em desuso e desordenados existentes nos postes que sustentam redes de energia elétrica, telefonia, televisão a cabo, internet e correlatos no Município de Mamborê e dá outras providências.</t>
   </si>
   <si>
     <t>Aguardando emissão de parecer</t>
   </si>
   <si>
     <t>Requerimento nº 16 de 2026</t>
   </si>
   <si>
     <t>Sara Caroline Beltrame Perez</t>
   </si>
   <si>
     <t>Prestem informações complementares e encaminhem documentos comprobatórios, em razão da resposta incompleta apresentada ao Requerimento nº 02/2026, especialmente no que se refere à denúncia de possível inadimplemento de verbas trabalhistas relacionadas aos trabalhadores vinculados à prestação do serviço de raio-x no Município._x000D_
 CONSIDERANDO que o Requerimento nº 02/2026 foi apresentado no exercício do dever constitucional e regimental de fiscalização do Poder Legislativo, tendo como fundamento denúncia recebida por este mandato acerca de possível não pagamento de trabalhadores/servidores vinculados ao serviço de raio-x, inclusive quanto a salários e demais obrigações decorrentes da prestação laboral;</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 39 de 2026</t>
   </si>
   <si>
     <t>Projeto de Lei nr 39/2026 - Dispõe sobre a desafetação de imóvel público municipal e dá outras providências.</t>